--- v0 (2026-01-01)
+++ v1 (2026-04-12)
@@ -1,134 +1,137 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="JPEG" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps9.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps10.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps11.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps12.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps13.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps14.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps15.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps16.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps17.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps18.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps19.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps20.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps21.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps22.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps23.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps24.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps25.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps26.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps27.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps28.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps29.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps30.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps31.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps32.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps33.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
-  <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/ppt/slideMasters/slideMaster6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
+  <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
-  <Override PartName="/ppt/tags/tag1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/tags/tag3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/tags/tag5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/tags/tag6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/theme/theme5.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/tags/tag8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/theme/theme6.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...23 lines deleted...]
-  <Override PartName="/ppt/tags/tag30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tags+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showSpecialPlsOnTitleSld="0" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483747" r:id="rId1"/>
-[...4 lines deleted...]
-    <p:sldMasterId id="2147483692" r:id="rId6"/>
+    <p:sldMasterId id="2147483648" r:id="rId34"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId10"/>
+    <p:notesMasterId r:id="rId38"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId11"/>
+    <p:handoutMasterId r:id="rId39"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="297" r:id="rId7"/>
-[...1 lines deleted...]
-    <p:sldId id="298" r:id="rId9"/>
+    <p:sldId id="262" r:id="rId35"/>
+    <p:sldId id="265" r:id="rId36"/>
+    <p:sldId id="266" r:id="rId37"/>
   </p:sldIdLst>
-  <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
+  <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
+  <p:custDataLst>
+    <p:tags r:id="rId40"/>
+  </p:custDataLst>
   <p:defaultTextStyle>
     <a:defPPr>
-      <a:defRPr lang="de-DE"/>
+      <a:defRPr lang="nl-NL"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
@@ -179,643 +182,629 @@
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="3840" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+    <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
+      <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:showPr showNarration="1">
+    <p:present/>
+    <p:sldAll/>
+    <p:penClr>
+      <a:prstClr val="red"/>
+    </p:penClr>
+    <p:extLst>
+      <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
+        <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+          <a:srgbClr val="FF0000"/>
+        </p14:laserClr>
+      </p:ext>
+      <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
+        <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
+      </p:ext>
+    </p:extLst>
+  </p:showPr>
   <p:clrMru>
-    <a:srgbClr val="E6002E"/>
-[...8 lines deleted...]
-    <a:srgbClr val="81C6E7"/>
+    <a:srgbClr val="646363"/>
+    <a:srgbClr val="9D9D9C"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{19AA949D-7565-4347-A5E2-9F3B369CD8D3}" v="33" dt="2026-03-12T17:36:30.684"/>
+  </p1510:revLst>
+</p1510:revInfo>
+</file>
+
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
-[...47 lines deleted...]
-</a:tblStyleLst>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:normalViewPr horzBarState="maximized">
-[...1 lines deleted...]
-    <p:restoredTop sz="95291" autoAdjust="0"/>
+  <p:normalViewPr>
+    <p:restoredLeft sz="13695" autoAdjust="0"/>
+    <p:restoredTop sz="94580" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr>
+    <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="162" d="100"/>
-          <a:sy n="162" d="100"/>
+          <a:sx n="70" d="100"/>
+          <a:sy n="70" d="100"/>
         </p:scale>
-        <p:origin x="264" y="-1016"/>
+        <p:origin x="200" y="1512"/>
       </p:cViewPr>
-      <p:guideLst/>
+      <p:guideLst>
+        <p:guide orient="horz" pos="2160"/>
+        <p:guide pos="3840"/>
+      </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
-  <p:outlineViewPr>
-[...7 lines deleted...]
-  </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
-        <a:sx n="110" d="100"/>
-        <a:sy n="110" d="100"/>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
-        <a:sx n="66" d="100"/>
-        <a:sy n="66" d="100"/>
+        <a:sx n="100" d="100"/>
+        <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
+  <p:notesViewPr>
+    <p:cSldViewPr snapToGrid="0">
+      <p:cViewPr varScale="1">
+        <p:scale>
+          <a:sx n="65" d="100"/>
+          <a:sy n="65" d="100"/>
+        </p:scale>
+        <p:origin x="2179" y="48"/>
+      </p:cViewPr>
+      <p:guideLst/>
+    </p:cSldViewPr>
+  </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="tags/tag1.xml"/><Relationship Id="rId45" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item31.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item20.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Kopfzeilenplatzhalter 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{973A2117-7156-464B-A32B-D11C422FB451}"/>
+          <p:cNvPr id="2" name="Tijdelijke aanduiding voor koptekst 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EC8DEC0-8A32-43A1-BA05-112829F09DDD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="2971800" cy="459317"/>
+            <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="de-DE"/>
-[...8 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B84AC69-FC3C-E14B-9D9D-00936CAFF64F}"/>
+            <a:endParaRPr lang="nl-NL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Tijdelijke aanduiding voor datum 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{140AC7E2-1702-4EAF-9FCB-9AFA32F16EF4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3885010" y="0"/>
-            <a:ext cx="2971800" cy="459317"/>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{A70AE70C-D509-4E4B-9352-79C3D11520D1}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>07.08.24</a:t>
+            <a:fld id="{55D7C6C8-3B48-40FE-AE07-9A7B4FBEEFA7}" type="datetimeFigureOut">
+              <a:rPr lang="nl-NL" smtClean="0"/>
+              <a:t>12-03-2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="de-DE"/>
-[...8 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FFC5A2D-F8EA-2A48-B4F9-46DA29E7F731}"/>
+            <a:endParaRPr lang="nl-NL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Tijdelijke aanduiding voor voettekst 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EA187C2-C673-4EE6-8B86-D62E0CEF78BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8684685"/>
-            <a:ext cx="2971800" cy="459316"/>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="de-DE"/>
-[...8 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A313281-26CF-9F44-9054-48901392330E}"/>
+            <a:endParaRPr lang="nl-NL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Tijdelijke aanduiding voor dianummer 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4EF8C50-A5BE-499F-8B46-B35D42DB696D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3885010" y="8684685"/>
-            <a:ext cx="2971800" cy="459316"/>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{78E837A5-4E29-AD49-B1D8-E1C9E0E444DD}" type="slidenum">
-              <a:rPr lang="de-DE" smtClean="0"/>
+            <a:fld id="{4188AC2B-DEEC-4141-AEC2-D6E517075CCA}" type="slidenum">
+              <a:rPr lang="nl-NL" smtClean="0"/>
               <a:t>‹Nr.›</a:t>
             </a:fld>
-            <a:endParaRPr lang="de-DE"/>
+            <a:endParaRPr lang="nl-NL" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1710811900"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1339634254"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
-  <p:hf hdr="0" dt="0"/>
 </p:handoutMaster>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Kopfzeilenplatzhalter 1"/>
+          <p:cNvPr id="2" name="Tijdelijke aanduiding voor koptekst 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="2971800" cy="457200"/>
+            <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="de-CH" dirty="0"/>
-[...5 lines deleted...]
-          <p:cNvPr id="3" name="Datumsplatzhalter 2"/>
+            <a:endParaRPr lang="nl-NL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Tijdelijke aanduiding voor datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3885010" y="0"/>
-            <a:ext cx="2971800" cy="457200"/>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{B77602DA-7CEE-4298-AF4B-1C87D65BAB06}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>07.08.24</a:t>
+            <a:fld id="{60346EE4-0423-44AC-AE13-05F4902F744A}" type="datetimeFigureOut">
+              <a:rPr lang="nl-NL" smtClean="0"/>
+              <a:t>12-03-2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="de-CH" dirty="0"/>
-[...5 lines deleted...]
-          <p:cNvPr id="4" name="Folienbildplatzhalter 3"/>
+            <a:endParaRPr lang="nl-NL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Tijdelijke aanduiding voor dia-afbeelding 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381000" y="685800"/>
-            <a:ext cx="6096000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="de-CH" dirty="0"/>
-[...5 lines deleted...]
-          <p:cNvPr id="5" name="Notizenplatzhalter 4"/>
+            <a:endParaRPr lang="nl-NL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Tijdelijke aanduiding voor notities 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="4343400"/>
-            <a:ext cx="5486400" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="de-DE"/>
-              <a:t>Textmasterformat bearbeiten</a:t>
+              <a:rPr lang="nl-NL"/>
+              <a:t>Klikken om de tekststijl van het model te bewerken</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="de-DE"/>
-              <a:t>Zweite Ebene</a:t>
+              <a:rPr lang="nl-NL"/>
+              <a:t>Tweede niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="de-DE"/>
-              <a:t>Dritte Ebene</a:t>
+              <a:rPr lang="nl-NL"/>
+              <a:t>Derde niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="de-DE"/>
-              <a:t>Vierte Ebene</a:t>
+              <a:rPr lang="nl-NL"/>
+              <a:t>Vierde niveau</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="de-DE"/>
-[...8 lines deleted...]
-          <p:cNvPr id="6" name="Fußzeilenplatzhalter 5"/>
+              <a:rPr lang="nl-NL"/>
+              <a:t>Vijfde niveau</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Tijdelijke aanduiding voor voettekst 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8684684"/>
-            <a:ext cx="2971800" cy="457200"/>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="de-CH" dirty="0"/>
-[...5 lines deleted...]
-          <p:cNvPr id="7" name="Foliennummernplatzhalter 6"/>
+            <a:endParaRPr lang="nl-NL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Tijdelijke aanduiding voor dianummer 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3885010" y="8684684"/>
-            <a:ext cx="2971800" cy="457200"/>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{B2B24C57-7758-4EF8-8A0E-FE171C8C1817}" type="slidenum">
-              <a:rPr lang="de-CH" smtClean="0"/>
+            <a:fld id="{8C08F672-13E3-4BCD-A65F-F9D66C29D58F}" type="slidenum">
+              <a:rPr lang="nl-NL" smtClean="0"/>
               <a:t>‹Nr.›</a:t>
             </a:fld>
-            <a:endParaRPr lang="de-CH" dirty="0"/>
+            <a:endParaRPr lang="nl-NL" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1455434690"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3752858370"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
-  <p:hf hdr="0" dt="0"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
@@ -868,5922 +857,6703 @@
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.JPEG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag18.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag19.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag23.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag22.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-  <p:cSld name="2: Titel-Folie mit Bild">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="blank" preserve="1">
+  <p:cSld name="Titelfolie mit Bild">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...14 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{195C482B-EA63-470A-960E-FCCFB6927363}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect t="14010" b="1615"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="540000" y="187200"/>
-[...41 lines deleted...]
-            <a:ext cx="7020000" cy="180000"/>
+            <a:off x="0" y="-1"/>
+            <a:ext cx="12192000" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...119 lines deleted...]
-        </p:nvSpPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1282051773" name="Logo" descr="{&quot;templafy&quot;:{&quot;id&quot;:&quot;d60fb4b8-46b2-4151-83bf-d64e18943e63&quot;}}"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="540000" y="1576800"/>
-            <a:ext cx="7020000" cy="180000"/>
+            <a:off x="4899600" y="2451600"/>
+            <a:ext cx="2401200" cy="2422800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...118 lines deleted...]
-          </p:nvPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Titel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55E4BFCD-CFCF-1CAA-E2C8-13C57AFBE2E9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="540000" y="680400"/>
-            <a:ext cx="7020000" cy="410369"/>
+            <a:off x="320040" y="-484229"/>
+            <a:ext cx="2068135" cy="362309"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
-            <a:noAutofit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="90000" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
-                <a:spcPts val="3200"/>
+                <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
-              <a:defRPr sz="2800">
+              <a:defRPr sz="800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...139 lines deleted...]
-            </a:r>
+              </a:rPr>
+              <a:t>Titelfolie mit Bild</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3392143640"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1980503956"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-  <p:cSld name="Guildlines: Titel">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
+  <p:cSld name="Kapitelseiten (Rot)">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent6"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Titel 1">
-[...12 lines deleted...]
-            </p:custDataLst>
+          <p:cNvPr id="9" name="Slide number">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DF98CDE-7C24-47C1-80C5-DB5BE2482741}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="17"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{9C819A1E-7CFD-44ED-A7EE-35C8DB5FAD42}" type="slidenum">
+              <a:rPr lang="de-CH" noProof="0" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹Nr.›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-CH" noProof="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Subtitle">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3C78D30-CB41-448E-A7F4-1813E9935399}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="14" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="540000" y="1220400"/>
-            <a:ext cx="7020000" cy="900000"/>
+            <a:off x="1069679" y="864677"/>
+            <a:ext cx="10515601" cy="645821"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b" anchorCtr="0">
+          <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...63 lines deleted...]
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lvl1pPr marL="0" indent="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...4 lines deleted...]
-              <a:buFontTx/>
               <a:buNone/>
-              <a:tabLst/>
-[...4 lines deleted...]
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:defRPr sz="4200" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              </a:rPr>
-[...22 lines deleted...]
-        </p:nvSpPr>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Kapiteluntertitel (fakultativ)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2DEF6E4-9B52-4411-97B0-12DE3213D2BA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Kapiteltitel</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="782461181" name="Logo" descr="{&quot;templafy&quot;:{&quot;id&quot;:&quot;0e6f90b6-1979-48f1-8633-520045caa5cf&quot;}}"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="540000" y="3564000"/>
-            <a:ext cx="7020000" cy="180000"/>
+            <a:off x="93600" y="306000"/>
+            <a:ext cx="1148400" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
-        <p:txBody>
-[...84 lines deleted...]
-              <a:rPr lang="de-DE" sz="1200" dirty="0">
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Tijdelijke aanduiding voor datum 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1F930C3-9F37-79C9-D0A5-DBEBFF9BB5A0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="31"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...5 lines deleted...]
-              <a:rPr lang="de-DE" sz="1200" dirty="0" err="1">
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>18. Januar 2023, Bern</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Tijdelijke aanduiding voor voettekst 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{720ACCDB-C0B3-0A21-4302-5F35D0980035}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="32"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...13 lines deleted...]
-            </a:r>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>Organisationseinheit</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="53875574"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2340886875"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-  <p:cSld name="Guildlines: Ressourcen">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
+  <p:cSld name="Kapitelseiten (Grau)">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="646363"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="Titelplatzhalter 14">
-[...12 lines deleted...]
-            </p:custDataLst>
+          <p:cNvPr id="2" name="Slide number">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B217D56-9F23-4A1F-A948-17905D6B6D6F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="15"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{9C819A1E-7CFD-44ED-A7EE-35C8DB5FAD42}" type="slidenum">
+              <a:rPr lang="de-CH" noProof="0" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹Nr.›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-CH" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Subtitle">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3C78D30-CB41-448E-A7F4-1813E9935399}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="14" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="540000" y="187200"/>
-            <a:ext cx="7020000" cy="410369"/>
+            <a:off x="1069679" y="864677"/>
+            <a:ext cx="10515601" cy="645821"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4200" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Kapiteluntertitel (fakultativ)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2DEF6E4-9B52-4411-97B0-12DE3213D2BA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Kapiteltitel</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1845073742" name="Logo" descr="{&quot;templafy&quot;:{&quot;id&quot;:&quot;f65ea6b8-f150-49fc-be0f-134c0205159b&quot;}}"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="93600" y="306000"/>
+            <a:ext cx="1148400" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...2 lines deleted...]
-          </a:bodyPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Tijdelijke aanduiding voor datum 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{109FFC90-7363-F59E-9D01-3AABA8EE338E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="31"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...7 lines deleted...]
-              <a:defRPr sz="2800" kern="1200">
+            <a:lvl1pPr>
+              <a:defRPr>
                 <a:solidFill>
-                  <a:srgbClr val="E6002F"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="de-CH" sz="2800" kern="1200" dirty="0">
+              <a:rPr lang="de-CH"/>
+              <a:t>18. Januar 2023, Bern</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Tijdelijke aanduiding voor voettekst 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CA55905-23AB-8FF5-A7C9-6E846DE6EB7E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="32"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
                 <a:solidFill>
-                  <a:srgbClr val="E6002E"/>
+                  <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...55 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0">
-[...107 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="de-CH"/>
+              <a:t>Organisationseinheit</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3607737741"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4260844445"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-  <p:cSld name="Guidlines: Design">
+  <p:cSld name="Titel und Inhalt">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="Titelplatzhalter 14">
-[...12 lines deleted...]
-            </p:custDataLst>
+          <p:cNvPr id="8" name="Text">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8E2A40A-BBB1-4118-AFA7-75CE56FDBD7A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="540000" y="187200"/>
-            <a:ext cx="7020000" cy="410369"/>
+            <a:off x="1062736" y="2042635"/>
+            <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
-            <a:spAutoFit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lvl1pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:defRPr sz="2600">
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="324000">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:defRPr sz="2600">
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="684000">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:defRPr sz="2600"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1008000">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:defRPr sz="2600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1332000">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:defRPr sz="2600"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Inhalt hinzufügen</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Subtitle">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C920BAB7-1FB4-4BAB-8FD4-CB13A5B44986}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="14" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069679" y="864677"/>
+            <a:ext cx="10515601" cy="645821"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
               <a:lnSpc>
-                <a:spcPts val="3200"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPct val="0"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
-              <a:defRPr sz="2800" kern="1200">
+              <a:defRPr sz="4200" b="0">
                 <a:solidFill>
-                  <a:srgbClr val="E6002F"/>
+                  <a:srgbClr val="9D9D9C"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:ea typeface="+mj-ea"/>
+                <a:latin typeface="+mn-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-              <a:rPr lang="de-CH" sz="2800" kern="1200" dirty="0">
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Untertitel (fakultativ)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04ABA236-C13C-45D6-A4EB-05DE88EE2D20}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
                 <a:solidFill>
-                  <a:srgbClr val="E6002E"/>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:effectLst/>
-[...55 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0">
-[...744 lines deleted...]
-      </p:pic>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Titel hinzufügen</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Tijdelijke aanduiding voor datum 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87CFF00B-D37B-FAF5-A9E7-ED64F5E3E0D7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="31"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>18. Januar 2023, Bern</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Tijdelijke aanduiding voor voettekst 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FA7217C-1F27-BB73-A400-0FEEA4F3E031}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="32"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>Organisationseinheit</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Tijdelijke aanduiding voor dianummer 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D31504D9-AF38-3FBE-652D-3643D1FC483C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="33"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9C819A1E-7CFD-44ED-A7EE-35C8DB5FAD42}" type="slidenum">
+              <a:rPr lang="de-CH" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹Nr.›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3974079215"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3791485722"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-  <p:cSld name="8: Schluss-Folie">
+  <p:cSld name="Titel und Inhalt (ohne Untertitel)">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Titel 1">
-[...10 lines deleted...]
-            <p:ph type="title" hasCustomPrompt="1"/>
+          <p:cNvPr id="3" name="Slide number">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE14406F-DC93-4A53-9C07-EC77106573C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9C819A1E-7CFD-44ED-A7EE-35C8DB5FAD42}" type="slidenum">
+              <a:rPr lang="de-CH" noProof="0" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹Nr.›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-CH" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8E2A40A-BBB1-4118-AFA7-75CE56FDBD7A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="540000" y="187200"/>
-[...42 lines deleted...]
-            <a:ext cx="7020000" cy="180000"/>
+            <a:off x="1062736" y="1422875"/>
+            <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1400" b="1" i="0">
+            <a:lvl1pPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:defRPr sz="2600">
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="324000">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:defRPr sz="2600">
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="684000">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:defRPr sz="2600"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1008000">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:defRPr sz="2600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1332000">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:defRPr sz="2600"/>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Inhalt hinzufügen</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04ABA236-C13C-45D6-A4EB-05DE88EE2D20}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...400 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...3 lines deleted...]
-            </a:r>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Titel hinzufügen</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Tijdelijke aanduiding voor datum 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A295BA5C-4DFE-D8B6-F8B3-87DCAA1410A5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="31"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>18. Januar 2023, Bern</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Tijdelijke aanduiding voor voettekst 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71083AF6-6C4D-28F9-7BC0-AC8E4F08CAD0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="32"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>Organisationseinheit</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2582863351"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="218262523"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-  <p:cSld name="3: Titel-Folie ohne Bild">
+  <p:cSld name="Zwei Spalten">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Textplatzhalter 2">
-[...10 lines deleted...]
-            <p:ph type="body" idx="10" hasCustomPrompt="1"/>
+          <p:cNvPr id="5" name="Slide number">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F192B501-1AD2-4D7C-9442-2A5BE5F07D28}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="15"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9C819A1E-7CFD-44ED-A7EE-35C8DB5FAD42}" type="slidenum">
+              <a:rPr lang="de-CH" noProof="0" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹Nr.›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-CH" noProof="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text right">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06CD3D0C-D4D1-4875-BB7B-BDA878B42894}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="540000" y="3562350"/>
-            <a:ext cx="7020000" cy="166199"/>
+            <a:off x="6527800" y="2038985"/>
+            <a:ext cx="5057480" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3200"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="2600" spc="20" baseline="0"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Inhalt hinzufügen</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l"/>
+            <a:endParaRPr lang="de-CH" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text left">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC0B7127-FA76-4553-9FAF-1E1BE6C7AC0A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1071880" y="2038985"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3200"/>
+              </a:lnSpc>
+              <a:defRPr sz="2600" spc="20" baseline="0"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Inhalt hinzufügen</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Subtitle">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{243EB6CE-14F4-412E-8770-2B868A8B9B37}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="14" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069679" y="864677"/>
+            <a:ext cx="10515601" cy="645821"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
-              <a:buNone/>
-[...128 lines deleted...]
-            <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
-                <a:spcPct val="90000"/>
-[...142 lines deleted...]
-                <a:spcPts val="3200"/>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...4 lines deleted...]
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
-              <a:tabLst/>
-              <a:defRPr sz="2800">
+              <a:defRPr sz="4200" b="0">
+                <a:solidFill>
+                  <a:srgbClr val="9D9D9C"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Untertitel (fakultativ)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5214DED6-35DF-4092-8EEE-D8D0D6936D38}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457189" indent="0">
-[...78 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...59 lines deleted...]
-            </a:r>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Titel hinzufügen</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Tijdelijke aanduiding voor datum 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B07A3C1-B521-B505-717C-E9D9380868FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="31"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>18. Januar 2023, Bern</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Tijdelijke aanduiding voor voettekst 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74B095D2-BCCB-B492-12DC-19820FC1A7BB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="32"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>Organisationseinheit</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4118817871"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2044417179"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-  <p:cSld name="4: Inhaltverzeichnis">
+  <p:cSld name="Titel und Objekt">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Textplatzhalter 2">
-[...10 lines deleted...]
-            <p:ph type="body" idx="11" hasCustomPrompt="1"/>
+          <p:cNvPr id="4" name="Slide number">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1591914-F48E-4047-B3A6-F5F93D8F9E69}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9C819A1E-7CFD-44ED-A7EE-35C8DB5FAD42}" type="slidenum">
+              <a:rPr lang="de-CH" noProof="0" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹Nr.›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-CH" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBDA5DC1-D9CA-4B37-B284-FDA1A1DA7DC2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="540000" y="1170000"/>
-            <a:ext cx="7020000" cy="410369"/>
+            <a:off x="1071881" y="1293060"/>
+            <a:ext cx="10515600" cy="4995980"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+          <a:bodyPr anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...14 lines deleted...]
-              <a:defRPr sz="2800">
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>((Bild, Grafik))</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A93C6CF-9644-457B-BFCB-28FD390E4624}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...358 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...78 lines deleted...]
-        </p:spPr>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Titel hinzufügen</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Tijdelijke aanduiding voor datum 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D6FE230-28D5-BBEB-2902-578E7C54E693}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="31"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{16AB2C14-F465-F643-BD65-D6125390A9E0}" type="slidenum">
-[...3 lines deleted...]
-            <a:endParaRPr lang="de-DE"/>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>18. Januar 2023, Bern</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Tijdelijke aanduiding voor voettekst 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF78E98C-F768-5D86-B490-A2BDBD345AD7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="32"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>Organisationseinheit</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2116866354"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1492207689"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-  <p:cSld name="5a: Text-Folie 2 Spalten">
+  <p:cSld name="Titel, Inhalt und Objekt">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Textplatzhalter 2">
-[...10 lines deleted...]
-            <p:ph type="body" idx="11" hasCustomPrompt="1"/>
+          <p:cNvPr id="4" name="Slide number">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{436E527F-C7AF-47DB-A851-E001347166D1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="15"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9C819A1E-7CFD-44ED-A7EE-35C8DB5FAD42}" type="slidenum">
+              <a:rPr lang="de-CH" noProof="0" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹Nr.›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-CH" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Content right">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B630F5E-F778-4C6B-BBDF-88319CFE6234}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="4" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="540000" y="1170000"/>
-            <a:ext cx="7020000" cy="410369"/>
+            <a:off x="6621780" y="2153920"/>
+            <a:ext cx="5092700" cy="4137660"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
+          <a:bodyPr anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>((Bild, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0" err="1"/>
+              <a:t>Grafiek</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>))</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text left">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC0B7127-FA76-4553-9FAF-1E1BE6C7AC0A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1071880" y="2038985"/>
+            <a:ext cx="5181600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="3200"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:defRPr sz="2600" spc="20" baseline="0"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Inhalt hinzufügen</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Sutbitle">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{243EB6CE-14F4-412E-8770-2B868A8B9B37}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="14" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069679" y="864677"/>
+            <a:ext cx="10515601" cy="645821"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...4 lines deleted...]
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
-              <a:tabLst/>
-              <a:defRPr sz="2800">
+              <a:defRPr sz="4200" b="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="9D9D9C"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...129 lines deleted...]
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0"/>
-[...31 lines deleted...]
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Untertitel (fakultativ)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5214DED6-35DF-4092-8EEE-D8D0D6936D38}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
-              <a:lnSpc>
-[...7 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...202 lines deleted...]
-            </a:r>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Titel hinzufügen</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Tijdelijke aanduiding voor datum 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBE3F2B9-1B4F-313D-5E10-D676550AAB00}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="31"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>18. Januar 2023, Bern</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Tijdelijke aanduiding voor voettekst 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B321371C-BBF8-8E8B-F708-650D3991E751}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="32"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>Organisationseinheit</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="110926675"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="127962172"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="5b: Text-Folie 2 Spalten">
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
+  <p:cSld name="Objekt Rechts (ohne Fußzeile)">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Textplatzhalter 2">
-[...10 lines deleted...]
-            <p:ph type="body" idx="11" hasCustomPrompt="1"/>
+          <p:cNvPr id="6" name="Content">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA5D19F9-7CF0-4074-B09D-1653AF25D7F4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="540000" y="1170000"/>
-            <a:ext cx="7020000" cy="410369"/>
+            <a:off x="1154174" y="0"/>
+            <a:ext cx="11037600" cy="6858000"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200" b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0"/>
+              <a:t>((Bild, Grafik))</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Titel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{345AF8F6-313A-6244-658F-104E11BC8386}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="-484229"/>
+            <a:ext cx="2068135" cy="362309"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
-            <a:noAutofit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="90000" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
-                <a:spcPts val="3200"/>
+                <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...4 lines deleted...]
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
-              <a:tabLst/>
-              <a:defRPr sz="2800">
+              <a:defRPr sz="800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...108 lines deleted...]
-        </p:nvSpPr>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Folie mit Grafik oder Bild</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1230410148" name="Logo" descr="{&quot;templafy&quot;:{&quot;id&quot;:&quot;8e0f7c7d-eedc-41a6-aa86-6c8361f180c8&quot;}}"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="540000" y="280800"/>
-            <a:ext cx="7020000" cy="180000"/>
+            <a:off x="93600" y="306000"/>
+            <a:ext cx="1148400" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...324 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1564147237"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2402868987"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-  <p:cSld name="6: Text-Folie mit Bild">
+  <p:cSld name="Objekt Rechts (mit Fußzeile)">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Inhaltsplatzhalter 2">
-[...10 lines deleted...]
-            <p:ph sz="half" idx="1" hasCustomPrompt="1"/>
+          <p:cNvPr id="2" name="Slide number">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E66BE32-5F6B-46DA-A973-531B5712FFCC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9C819A1E-7CFD-44ED-A7EE-35C8DB5FAD42}" type="slidenum">
+              <a:rPr lang="de-CH" noProof="0" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹Nr.›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-CH" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA5D19F9-7CF0-4074-B09D-1653AF25D7F4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4572000" y="1925998"/>
-            <a:ext cx="4572000" cy="3060000"/>
+            <a:off x="1143001" y="0"/>
+            <a:ext cx="11038170" cy="6275070"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="bg1">
-[...1 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="bg2"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
-[...4 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0"/>
-[...19 lines deleted...]
-          </p:nvPr>
+              <a:rPr lang="de-CH" noProof="0"/>
+              <a:t>((Bild, Grafik))</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Titel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8442B7E7-60B0-122A-B432-C4C54D2E2056}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="540000" y="1170000"/>
-            <a:ext cx="7020000" cy="410369"/>
+            <a:off x="320040" y="-484229"/>
+            <a:ext cx="2575560" cy="362309"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0" anchor="t">
-            <a:spAutoFit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="90000" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
-[...239 lines deleted...]
-            <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
-              <a:spcAft>
-[...4 lines deleted...]
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
-              <a:tabLst/>
-[...2 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:defRPr sz="800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...61 lines deleted...]
-            </a:r>
+            <a:r>
+              <a:rPr lang="de-CH" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Folie mit Grafik oder Bild mit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-CH" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Rahem</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Tijdelijke aanduiding voor datum 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FC195BE-72B0-3FD5-54FD-C755AE75B051}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="31"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>18. Januar 2023, Bern</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Tijdelijke aanduiding voor voettekst 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2403FC7E-FC6F-5D63-BA6D-14A67DCB47E4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="32"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>Organisationseinheit</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4233781139"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3262202222"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-  <p:cSld name="7a: Folie für Grafik/Bild">
+  <p:cSld name="Danke für Ihre Aufmerksamkeit">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Inhaltsplatzhalter 2">
-[...10 lines deleted...]
-            <p:ph sz="half" idx="1" hasCustomPrompt="1"/>
+          <p:cNvPr id="2" name="Slide mumber">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47D22171-88C2-458B-A31E-4A83A9A84607}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="15"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9C819A1E-7CFD-44ED-A7EE-35C8DB5FAD42}" type="slidenum">
+              <a:rPr lang="de-DE" noProof="0" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹Nr.›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-DE" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Subtitle">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3C78D30-CB41-448E-A7F4-1813E9935399}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="14" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1926000"/>
-            <a:ext cx="9144000" cy="3060000"/>
+            <a:off x="1069679" y="864677"/>
+            <a:ext cx="10515601" cy="645821"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...6 lines deleted...]
-          </a:solidFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr lIns="0" tIns="0" rIns="0" bIns="0"/>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:buNone/>
-              <a:defRPr sz="2000">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:defRPr sz="4200" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0"/>
-[...33 lines deleted...]
-          </a:bodyPr>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Fragen?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2DEF6E4-9B52-4411-97B0-12DE3213D2BA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...14 lines deleted...]
-              <a:defRPr sz="2800">
+            <a:lvl1pPr>
+              <a:defRPr>
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="accent6"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...140 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...61 lines deleted...]
-            </a:r>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Danke für Ihre Aufmerksamkeit </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Tijdelijke aanduiding voor datum 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{207A0653-ADA8-7047-E423-D7C15F97CD2B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="31"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>18. Januar 2023, Bern</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Tijdelijke aanduiding voor voettekst 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{570DCD73-2110-A76D-424D-0D0E7FA4EC87}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="32"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>Organisationseinheit</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2157838461"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2497914407"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="7b: Folie für Grafik/Bild">
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="blank" preserve="1">
+  <p:cSld name="Titelfolie">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...14 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="365302362" name="Logo" descr="{&quot;templafy&quot;:{&quot;id&quot;:&quot;b0765e26-dfcc-4e62-83fe-4a5e541c238c&quot;}}"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1238250"/>
-[...50 lines deleted...]
-            <a:ext cx="7020000" cy="410369"/>
+            <a:off x="3690000" y="1576800"/>
+            <a:ext cx="4795200" cy="3703335"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...131 lines deleted...]
-          </p:nvPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Titel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{833B1C99-94D5-3D66-665D-E961A1713857}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="540000" y="187200"/>
-            <a:ext cx="7020000" cy="410369"/>
+            <a:off x="320040" y="-484229"/>
+            <a:ext cx="2068135" cy="362309"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
-            <a:spAutoFit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="90000" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
           </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Titelfolie mit Logo</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2465352547"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Kontakt">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide number">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9726F9F3-81CB-4170-8972-2C6824CD8E59}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="26"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9C819A1E-7CFD-44ED-A7EE-35C8DB5FAD42}" type="slidenum">
+              <a:rPr lang="de-CH" noProof="0" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹Nr.›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-CH" noProof="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2DEF6E4-9B52-4411-97B0-12DE3213D2BA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Kontakt</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Name">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF8C5F6D-DBA3-ABE1-B9C7-7837F474C028}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1072800" y="1897199"/>
+            <a:ext cx="10515600" cy="525600"/>
+          </a:xfrm>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr lang="de-CH" sz="2600" b="1" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Name</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Funktion">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15AEF63E-20CB-600C-D260-A832495E57DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="27" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1071880" y="2397600"/>
+            <a:ext cx="10515600" cy="525600"/>
+          </a:xfrm>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr lang="de-CH" sz="2600" b="0" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Funktion</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Email">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C8AB37B-0E64-1147-A465-64B25BC02770}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="28" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1072800" y="2833200"/>
+            <a:ext cx="10515600" cy="525600"/>
+          </a:xfrm>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr lang="de-CH" sz="2600" b="0" u="sng" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Email</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Telefon">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C561FCD8-3346-82A5-2F93-BF3E3EFF1E85}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="29" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1072800" y="3279600"/>
+            <a:ext cx="10515600" cy="525600"/>
+          </a:xfrm>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr lang="de-CH" sz="2600" b="0" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Telefon</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="18" name="Red line">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6CCF09E-A8C5-53C6-1CCB-67CD81A40609}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1147445" y="47458"/>
+            <a:ext cx="10569674" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="95250">
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Tijdelijke aanduiding voor datum 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40B22D83-D4CA-131D-E5E9-5EAF745E254D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="31"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>18. Januar 2023, Bern</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Tijdelijke aanduiding voor voettekst 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D329714-3879-EE4B-ED3F-21EA268FBCF0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="32"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>Organisationseinheit</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1477525395"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="SP TOC">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="9" name="SP Agenda Subsection Highlight" hidden="1"/>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </p:cNvGrpSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1677600" y="2443073"/>
+            <a:ext cx="10047600" cy="369332"/>
+            <a:chOff x="2744570" y="3694411"/>
+            <a:chExt cx="9504278" cy="369332"/>
+          </a:xfrm>
+          <a:noFill/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Section Title"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3507364" y="3694411"/>
+              <a:ext cx="4853277" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:grpFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" defTabSz="9332388">
+                <a:tabLst>
+                  <a:tab pos="9510147" algn="l"/>
+                </a:tabLst>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="de-CH" sz="2600" b="1" noProof="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                </a:rPr>
+                <a:t>&lt;TEXT&gt;</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Section Number"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2744570" y="3694411"/>
+              <a:ext cx="379556" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:grpFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="de-CH" sz="2600" b="1" noProof="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                </a:rPr>
+                <a:t>&lt;N&gt;</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Slide Number"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11646104" y="3694411"/>
+              <a:ext cx="602744" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:grpFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r"/>
+              <a:r>
+                <a:rPr lang="de-CH" sz="2600" b="1" noProof="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                </a:rPr>
+                <a:t>&lt;P&gt;</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="Timeslot"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8908219" y="3694411"/>
+              <a:ext cx="1257061" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:grpFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="de-CH" sz="2600" b="1" noProof="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                </a:rPr>
+                <a:t>&lt;TIMESLOT&gt;</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="Responsible"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7450737" y="3694411"/>
+              <a:ext cx="1314458" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:grpFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r"/>
+              <a:r>
+                <a:rPr lang="de-CH" sz="2600" b="1" noProof="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                </a:rPr>
+                <a:t>&lt;RESPONSIBLE&gt;</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="Duration"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10839041" y="3694411"/>
+              <a:ext cx="684723" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:grpFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="de-CH" sz="2600" b="1" noProof="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                </a:rPr>
+                <a:t>&lt;DURATION&gt;</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="8" name="SP Agenda Subsection" hidden="1"/>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </p:cNvGrpSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1677601" y="2067608"/>
+            <a:ext cx="10047600" cy="369332"/>
+            <a:chOff x="2744554" y="3155687"/>
+            <a:chExt cx="9504263" cy="369332"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="Section Title"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3507346" y="3155687"/>
+              <a:ext cx="4853276" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" defTabSz="9332388">
+                <a:tabLst>
+                  <a:tab pos="9510147" algn="l"/>
+                </a:tabLst>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="de-CH" sz="2600" noProof="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                </a:rPr>
+                <a:t>&lt;TEXT&gt;</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="Section Number"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2744554" y="3155687"/>
+              <a:ext cx="379556" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="de-CH" sz="2600" noProof="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                </a:rPr>
+                <a:t>&lt;N&gt;</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="Slide Number"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11646074" y="3155687"/>
+              <a:ext cx="602743" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r"/>
+              <a:r>
+                <a:rPr lang="de-CH" sz="2600" noProof="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                </a:rPr>
+                <a:t>&lt;P&gt;</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="Timeslot"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8908192" y="3155687"/>
+              <a:ext cx="1257061" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="de-CH" sz="2600" noProof="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                </a:rPr>
+                <a:t>&lt;TIMESLOT&gt;</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Responsible"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7450713" y="3155687"/>
+              <a:ext cx="1314456" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r"/>
+              <a:r>
+                <a:rPr lang="de-CH" sz="2600" noProof="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                </a:rPr>
+                <a:t>&lt;RESPONSIBLE&gt;</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="Duration"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10842417" y="3155687"/>
+              <a:ext cx="684723" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="de-CH" sz="2600" noProof="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                </a:rPr>
+                <a:t>&lt;DURATION&gt;</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="4" name="SP Agenda Section Highlight" hidden="1"/>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks/>
+          </p:cNvGrpSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1171466" y="1972984"/>
+            <a:ext cx="10552805" cy="369332"/>
+            <a:chOff x="1797665" y="2616963"/>
+            <a:chExt cx="10552804" cy="369332"/>
+          </a:xfrm>
+          <a:noFill/>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Section Title"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2296690" y="2616963"/>
+              <a:ext cx="5384711" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:grpFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" defTabSz="9332388">
+                <a:tabLst>
+                  <a:tab pos="9510147" algn="l"/>
+                </a:tabLst>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="de-CH" sz="2600" b="1" noProof="0">
+                  <a:solidFill>
+                    <a:schemeClr val="accent6"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                </a:rPr>
+                <a:t>&lt;TEXT&gt;</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Section Number"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1797665" y="2616963"/>
+              <a:ext cx="379556" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:grpFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="de-CH" sz="2600" b="1" noProof="0">
+                  <a:solidFill>
+                    <a:schemeClr val="accent6"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                </a:rPr>
+                <a:t>&lt;N&gt;</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Slide Number"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11713475" y="2616963"/>
+              <a:ext cx="636994" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:grpFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r"/>
+              <a:r>
+                <a:rPr lang="de-CH" sz="2600" b="1" noProof="0">
+                  <a:solidFill>
+                    <a:schemeClr val="accent6"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                </a:rPr>
+                <a:t>&lt;P&gt;</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Timeslot"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8819798" y="2616963"/>
+              <a:ext cx="1257061" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:grpFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="de-CH" sz="2600" b="1" noProof="0">
+                  <a:solidFill>
+                    <a:schemeClr val="accent6"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                </a:rPr>
+                <a:t>&lt;TIMESLOT&gt;</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Responsible"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7278998" y="2616963"/>
+              <a:ext cx="1388067" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:grpFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r"/>
+              <a:r>
+                <a:rPr lang="de-CH" sz="2600" b="1" noProof="0">
+                  <a:solidFill>
+                    <a:schemeClr val="accent6"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                </a:rPr>
+                <a:t>&lt;RESPONSIBLE&gt;</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Duration"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10862033" y="2616963"/>
+              <a:ext cx="684723" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:grpFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="de-CH" sz="2600" b="1" noProof="0">
+                  <a:solidFill>
+                    <a:schemeClr val="accent6"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                </a:rPr>
+                <a:t>&lt;DURATION&gt;</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="3" name="SP Agenda Section" hidden="1"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1171466" y="1472532"/>
+            <a:ext cx="10552806" cy="378568"/>
+            <a:chOff x="1797664" y="2076395"/>
+            <a:chExt cx="10552803" cy="378568"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Section Title"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2303327" y="2085631"/>
+              <a:ext cx="5378072" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" defTabSz="9332388">
+                <a:tabLst>
+                  <a:tab pos="9510147" algn="l"/>
+                </a:tabLst>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="de-CH" sz="2600" b="0" noProof="0" dirty="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                </a:rPr>
+                <a:t>&lt;TEXT&gt;</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Section Number"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1797664" y="2085631"/>
+              <a:ext cx="379556" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="de-CH" sz="2600" b="0" noProof="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                </a:rPr>
+                <a:t>&lt;N&gt;</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Slide Number"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11713473" y="2085631"/>
+              <a:ext cx="636994" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r"/>
+              <a:r>
+                <a:rPr lang="de-CH" sz="2600" b="0" noProof="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                </a:rPr>
+                <a:t>&lt;P&gt;</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Timeslot"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8819889" y="2085631"/>
+              <a:ext cx="1257061" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="de-CH" sz="2600" b="0" noProof="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                </a:rPr>
+                <a:t>&lt;TIMESLOT&gt;</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Responsible"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7280427" y="2085631"/>
+              <a:ext cx="1388067" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="r"/>
+              <a:r>
+                <a:rPr lang="de-CH" sz="2600" b="0" noProof="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                </a:rPr>
+                <a:t>&lt;RESPONSIBLE&gt;</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Duration"/>
+            <p:cNvSpPr txBox="1">
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr userDrawn="1"/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10866017" y="2076395"/>
+              <a:ext cx="684723" cy="369332"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l"/>
+              <a:r>
+                <a:rPr lang="de-CH" sz="2600" b="0" noProof="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:latin typeface="+mn-lt"/>
+                </a:rPr>
+                <a:t>&lt;DURATION&gt;</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4214ED27-A09D-C4A9-4CE3-D4F74DF5D185}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9C819A1E-7CFD-44ED-A7EE-35C8DB5FAD42}" type="slidenum">
+              <a:rPr lang="de-CH" noProof="0" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹Nr.›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-CH" noProof="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{795FC4AF-5939-9FD0-775D-D61C6E5AC253}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="de-DE" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Agenda</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Tijdelijke aanduiding voor datum 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CAC19EA-6E2F-6C17-5190-86F2BC3EB110}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="31"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>18. Januar 2023, Bern</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Tijdelijke aanduiding voor voettekst 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6E297A4-F825-9CDA-5FE6-A6CC86FF3F66}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="32"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>Organisationseinheit</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3218821691"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="90960106"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="1164">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="blank" preserve="1">
+  <p:cSld name="Titelfolie (Weiß)">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1095364236" name="Logo" descr="{&quot;templafy&quot;:{&quot;id&quot;:&quot;7bc737eb-4178-4237-96c8-1091dd838598&quot;}}"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4899600" y="2451600"/>
+            <a:ext cx="2401200" cy="2422800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Titel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89F61AC9-3E02-B55B-9C0E-D8A64DDAD36D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="-484229"/>
+            <a:ext cx="2068135" cy="362309"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="90000" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Titelfolie mit Logo reduziert</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3743049163"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" type="blank" preserve="1">
+  <p:cSld name="Titelfolie (Rot)">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="accent6"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2004039039" name="Logo" descr="{&quot;templafy&quot;:{&quot;id&quot;:&quot;ec4b830b-4c97-4bd1-9708-fe74d4602fc3&quot;}}"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4899600" y="2451600"/>
+            <a:ext cx="2401200" cy="2422800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Titel 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0E20164-2ACA-C670-627C-5105965EA4F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="320040" y="-484229"/>
+            <a:ext cx="2068135" cy="362309"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="90000" rIns="91440" bIns="45720" rtlCol="0" anchor="b">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Titelfolie rot mit Logo</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" sz="800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4111216354"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Titelfolie mit Text">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Thema and date">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94831998-42DA-45E3-9D77-62123369D346}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="17" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1077278" y="3191275"/>
+            <a:ext cx="10510202" cy="376413"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="1900" b="0" spc="-20" baseline="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Thema/Anlass, Tag.Monat.2021</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Subtitle">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{334DAC06-C0CC-40CA-AFC3-16063BE4CD25}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1076960" y="1473201"/>
+            <a:ext cx="10515600" cy="1508760"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr tIns="108000">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr sz="4200">
+                <a:latin typeface="+mj-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Untertitel</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48135589-86E2-4710-BA06-A9C3BB9B5F78}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1071880" y="290873"/>
+            <a:ext cx="10515600" cy="1182328"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Titel hinzufügen</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="de-CH" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Name">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7BBEF40-94F7-ABCA-E772-7C4B83D4B733}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1076400" y="2916000"/>
+            <a:ext cx="10510202" cy="376413"/>
+          </a:xfrm>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr lang="de-CH" sz="1800" b="1" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Name und Titel</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="3" name="Red line">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0624B72-CA48-123B-C362-137C9DC268E3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1147445" y="47458"/>
+            <a:ext cx="10569674" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="95250">
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Tijdelijke aanduiding voor voettekst 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{619E6025-9DA3-5803-A58F-7F9F131075B2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="32"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>Organisationseinheit</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Tijdelijke aanduiding voor dianummer 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AF00A88-7C6B-5079-7EE1-1A35C516C88D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="33"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9C819A1E-7CFD-44ED-A7EE-35C8DB5FAD42}" type="slidenum">
+              <a:rPr lang="de-CH" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹Nr.›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Tijdelijke aanduiding voor datum 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCA1140B-B088-1643-C6FB-DBF8E5575422}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="34"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>18. Januar 2023, Bern</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="302112596"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Titelfolie mit Text (Kurz) ">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Thema and date">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F69B26A7-791A-43AE-AC82-956FBB9884F4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="18" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069679" y="1980152"/>
+            <a:ext cx="10515601" cy="376413"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="1900" b="0" spc="-20" baseline="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Thema/Anlass, Tag.Monat.2021</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Subtitle">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3C78D30-CB41-448E-A7F4-1813E9935399}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="14" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069679" y="864677"/>
+            <a:ext cx="10515601" cy="645821"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4200" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Untertitel</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23FDBE87-0C00-448F-8952-0CDABC88091A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Titel hinzufügen</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Name">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB8391A8-67CD-1481-00B5-2E607FA9D4B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069200" y="1674000"/>
+            <a:ext cx="10510202" cy="376413"/>
+          </a:xfrm>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr lang="de-CH" sz="1800" b="1" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Name und Titel</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="5" name="Red line">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF981C3A-5B7C-8A11-E2D1-8DFC1237EA09}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1147445" y="47458"/>
+            <a:ext cx="10569674" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="95250">
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Tijdelijke aanduiding voor datum 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5210C7DA-E626-4138-41C4-FFE5363DB1EA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="31"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>18. Januar 2023, Bern</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Tijdelijke aanduiding voor voettekst 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3332C726-23BC-5621-87CD-3AE9B7B686ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="32"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>Organisationseinheit</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Tijdelijke aanduiding voor dianummer 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04FC643D-FB4C-B07E-897A-355CB5CFF00D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="33"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9C819A1E-7CFD-44ED-A7EE-35C8DB5FAD42}" type="slidenum">
+              <a:rPr lang="de-CH" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹Nr.›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1008023766"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Titelfolie mit Text (ohne Untertitel) ">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Thema and date">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{823AF8E3-CDEF-412C-B0B7-1B570B843EF0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="18" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069679" y="1980152"/>
+            <a:ext cx="10515601" cy="376413"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="1900" b="0" spc="-20" baseline="0">
+                <a:latin typeface="+mn-lt"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Thema/Anlass, Tag.Monat.2021</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CF2C0D7-D0D8-4995-8605-AA1EACB1EBB8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1071880" y="290873"/>
+            <a:ext cx="10515600" cy="1383450"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Titel 2. Zeile</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Titel</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Name">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D18F409-58AF-0F68-C4B1-B8D5C083BAA0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069200" y="1674000"/>
+            <a:ext cx="10510202" cy="376413"/>
+          </a:xfrm>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr lang="de-CH" sz="1800" b="1" noProof="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Name und Titel</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="6" name="Red line">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC7F4AE9-6319-47FD-40D9-9A051DE24054}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1147445" y="47458"/>
+            <a:ext cx="10569674" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="95250">
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Tijdelijke aanduiding voor datum 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FA3A926-BFFE-9187-974F-D2E791763870}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="31"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>18. Januar 2023, Bern</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Tijdelijke aanduiding voor voettekst 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{993B69D6-B6BE-5B43-F9DF-685E2874B509}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="32"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>Organisationseinheit</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Tijdelijke aanduiding voor dianummer 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E34CE106-8765-98EE-732F-2D52F97F2FDC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="33"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9C819A1E-7CFD-44ED-A7EE-35C8DB5FAD42}" type="slidenum">
+              <a:rPr lang="de-CH" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹Nr.›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2002723077"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Inhaltsverzeichnis">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Table of content">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBDA5DC1-D9CA-4B37-B284-FDA1A1DA7DC2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1071880" y="1447800"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="514350" indent="-514350">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buAutoNum type="arabicPeriod"/>
+              <a:defRPr sz="2600"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Inhalt hinzufügen</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40C031B9-4B32-44CE-A145-BFDB01675591}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Titel hinzufügen</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Tijdelijke aanduiding voor datum 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2178C11D-E829-F832-F4AE-5BA0716968E9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>18. Januar 2023, Bern</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Tijdelijke aanduiding voor voettekst 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61729411-F309-D7D3-71A1-6D1033C8FACD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>Organisationseinheit</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Tijdelijke aanduiding voor dianummer 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{816941EC-A47A-CA11-5DDA-C8D42532D5B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9C819A1E-7CFD-44ED-A7EE-35C8DB5FAD42}" type="slidenum">
+              <a:rPr lang="de-CH" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹Nr.›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4107628493"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Kapitelseiten (Weiß)">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide number">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF6088A9-5259-4AAF-A028-C07F0D5BFD39}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="15"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9C819A1E-7CFD-44ED-A7EE-35C8DB5FAD42}" type="slidenum">
+              <a:rPr lang="de-CH" noProof="0" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹Nr.›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-CH" noProof="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Subtitle">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3C78D30-CB41-448E-A7F4-1813E9935399}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="14" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1069679" y="864677"/>
+            <a:ext cx="10515601" cy="645821"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4200" b="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Kapiteluntertitel (fakultativ)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54E48C17-AA22-48E0-9072-4A51F911B45D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Kapiteltitel</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Tijdelijke aanduiding voor datum 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A2851D3-4989-A190-D373-5DA1297BF81D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="31"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>18. Januar 2023, Bern</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Tijdelijke aanduiding voor voettekst 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4061AEA7-6602-E4A2-DD82-9E4AAC839078}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="32"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>Organisationseinheit</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1203629388"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
-[...19 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tags" Target="../tags/tag9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Date" descr="{&quot;templafy&quot;:{&quot;id&quot;:&quot;d167646e-b5e7-44ea-98b4-c633de31718e&quot;}}">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8A7B36A-B3BC-45C2-A59F-40A3507CDE25}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1342800" y="6444000"/>
+            <a:ext cx="1615873" cy="363600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r"/>
+            <a:endParaRPr lang="de-CH" sz="1200" noProof="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide number">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{187A60C8-28BE-4B3A-BCC2-C1EB91D5B068}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="910654" y="6444000"/>
+            <a:ext cx="371162" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="36000" tIns="36000" rIns="36000" bIns="36000" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr lang="en-GB" sz="1200" kern="1200" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{9C819A1E-7CFD-44ED-A7EE-35C8DB5FAD42}" type="slidenum">
+              <a:rPr lang="de-CH" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹Nr.›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B41C1E1-CEB7-486D-9162-CFFACABF07BF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1062736" y="2042635"/>
+            <a:ext cx="10515600" cy="4351338"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Inhalt hinzufügen</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titel">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{789BBD91-FA68-409D-B381-32B864E6929E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1071880" y="290873"/>
+            <a:ext cx="10515600" cy="749575"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="90000" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH" noProof="0" dirty="0"/>
+              <a:t>Titel </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Bild 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="515366285" name="Logo" descr="{&quot;templafy&quot;:{&quot;id&quot;:&quot;99da392a-7e80-4cab-9cf6-f138a7fe84c4&quot;}}"/>
           <p:cNvPicPr>
-            <a:picLocks noGrp="1" noSelect="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr userDrawn="1">
-[...3 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId23"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2895600" y="270000"/>
-            <a:ext cx="4603750" cy="3683000"/>
+            <a:off x="93600" y="306000"/>
+            <a:ext cx="1148400" cy="720000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="13" name="Red line">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADA05145-5711-4522-8D2E-644F05000567}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1147445" y="47458"/>
+            <a:ext cx="10569674" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="95250">
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Tijdelijke aanduiding voor datum 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED9B5B7B-E577-A2EE-84D3-AEBFB27134DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1411548" y="6444000"/>
+            <a:ext cx="2254930" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH" dirty="0"/>
+              <a:t>18. Januar 2023, Bern</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Tijdelijke aanduiding voor voettekst 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7509D695-BB18-932A-040D-5F6D0EDE94DC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3798000" y="6444000"/>
+            <a:ext cx="7779600" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>Organisationseinheit</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3529454249"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3042465952"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
-  <p:hf hdr="0" dt="0"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147483673" r:id="rId1"/>
+    <p:sldLayoutId id="2147483714" r:id="rId2"/>
+    <p:sldLayoutId id="2147483675" r:id="rId3"/>
+    <p:sldLayoutId id="2147483715" r:id="rId4"/>
+    <p:sldLayoutId id="2147483717" r:id="rId5"/>
+    <p:sldLayoutId id="2147483719" r:id="rId6"/>
+    <p:sldLayoutId id="2147483720" r:id="rId7"/>
+    <p:sldLayoutId id="2147483690" r:id="rId8"/>
+    <p:sldLayoutId id="2147483703" r:id="rId9"/>
+    <p:sldLayoutId id="2147483704" r:id="rId10"/>
+    <p:sldLayoutId id="2147483705" r:id="rId11"/>
+    <p:sldLayoutId id="2147483654" r:id="rId12"/>
+    <p:sldLayoutId id="2147483706" r:id="rId13"/>
+    <p:sldLayoutId id="2147483680" r:id="rId14"/>
+    <p:sldLayoutId id="2147483678" r:id="rId15"/>
+    <p:sldLayoutId id="2147483709" r:id="rId16"/>
+    <p:sldLayoutId id="2147483710" r:id="rId17"/>
+    <p:sldLayoutId id="2147483711" r:id="rId18"/>
+    <p:sldLayoutId id="2147483712" r:id="rId19"/>
+    <p:sldLayoutId id="2147483718" r:id="rId20"/>
+    <p:sldLayoutId id="2147483716" r:id="rId21"/>
+  </p:sldLayoutIdLst>
+  <p:hf hdr="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="4400" kern="1200">
+        <a:defRPr sz="4200" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:schemeClr val="accent6"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="90000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="1000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2800" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="600"/>
+        </a:spcAft>
+        <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+        <a:buNone/>
+        <a:defRPr sz="2600" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="324000" indent="-324000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="90000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2400" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="600"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="FF0000"/>
+        </a:buClr>
+        <a:buFontTx/>
+        <a:buChar char="‒"/>
+        <a:defRPr sz="2600" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl3pPr marL="684000" indent="-324000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="90000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2000" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="600"/>
+        </a:spcAft>
+        <a:buFontTx/>
+        <a:buChar char="‒"/>
+        <a:defRPr sz="2600" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
+          <a:latin typeface="ArialMT"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl4pPr marL="1008000" indent="-324000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="90000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1800" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="600"/>
+        </a:spcAft>
+        <a:buFontTx/>
+        <a:buChar char="‒"/>
+        <a:defRPr sz="2600" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
+          <a:latin typeface="ArialMT"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl5pPr marL="1332000" indent="-324000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
-          <a:spcPct val="90000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1800" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="600"/>
+        </a:spcAft>
+        <a:buFontTx/>
+        <a:buChar char="‒"/>
+        <a:defRPr sz="2600" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
+          <a:latin typeface="ArialMT"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
@@ -6819,51 +7589,51 @@
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
-        <a:defRPr lang="de-DE"/>
+        <a:defRPr lang="nl-NL"/>
       </a:defPPr>
       <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
@@ -6913,4040 +7683,1133 @@
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
-  <p:extLst>
-[...14 lines deleted...]
-  </p:extLst>
 </p:sldMaster>
 </file>
 
-<file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+<file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../../customXml/item29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../../customXml/item28.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../../customXml/item31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../../customXml/item30.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../../customXml/item33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../../customXml/item32.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...3 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Titelplatzhalter 14">
-[...13 lines deleted...]
-            </p:custDataLst>
+          <p:cNvPr id="9" name="Tijdelijke aanduiding voor inhoud 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90446C0A-BDCC-A671-0004-EC89A24613B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="540000" y="187200"/>
-            <a:ext cx="7020000" cy="410369"/>
+            <a:off x="1062736" y="2042635"/>
+            <a:ext cx="4771136" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1700" b="1" dirty="0"/>
+              <a:t>Verwendung der Aufzeichnungen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1700" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1700" dirty="0"/>
+              <a:t>Die Aufnahmen dürfen nur für den Privatgebrauch verwendet werden. Eine Weiterverbreitung in welcher Form auch immer, ganz oder in Auszügen, ist ohne Einverständnis der Dozentin/des Dozenten nicht erlaubt und kann disziplinarisch und anderweitig geahndet werden. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1700" b="1" dirty="0"/>
+              <a:t>Widersprüche </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1700" dirty="0"/>
+              <a:t>Bei inhaltlichen Widersprüchen haben Skripte oder anderes als prüfungsrelevant deklariertes Material Vorrang vor den Podcasts und allfällig daraus erstellten Untertiteln. Bei Unklarheiten kontaktieren Sie bitte umgehend die Dozentin/den Dozenten.</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" sz="1700" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Tijdelijke aanduiding voor tekst 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E074ADBF-E9AE-FC5B-BDB0-61665ECE1C3F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Hinweise zur </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0" err="1"/>
+              <a:t>Podcastnutzung</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-DE" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Titel 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{095F7392-B90E-4E55-47A5-2675D6670E34}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Die Veranstaltung wird aufgezeichnet</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Tijdelijke aanduiding voor datum 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D28F04A-C857-A280-DA97-89EBD208C4F0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="31"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>18. Januar 2023, Bern</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Tijdelijke aanduiding voor voettekst 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFC22E82-7E5E-1242-6415-43E1881D7400}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="32"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-CH"/>
+              <a:t>Organisationseinheit</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Tijdelijke aanduiding voor dianummer 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5418F69-5791-C64A-9D53-3396C24BB778}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="33"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9C819A1E-7CFD-44ED-A7EE-35C8DB5FAD42}" type="slidenum">
+              <a:rPr lang="de-CH" smtClean="0"/>
+              <a:pPr/>
+              <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Tijdelijke aanduiding voor inhoud 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE741EC9-FF22-EFE3-4C8A-0172EE40026B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6571488" y="2042635"/>
+            <a:ext cx="4771136" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b" anchorCtr="0">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1017 lines deleted...]
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
-              <a:defRPr sz="1200">
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="2600" kern="1200">
                 <a:solidFill>
-                  <a:schemeClr val="tx1">
-[...49 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-              <a:defRPr sz="1800" kern="1200">
+            <a:lvl2pPr marL="324000" indent="-324000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF0000"/>
+              </a:buClr>
+              <a:buFontTx/>
+              <a:buChar char="‒"/>
+              <a:defRPr sz="2600" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-              <a:defRPr sz="1800" kern="1200">
+            <a:lvl3pPr marL="684000" indent="-324000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buChar char="‒"/>
+              <a:defRPr sz="2600" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="ArialMT"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-              <a:defRPr sz="1800" kern="1200">
+            <a:lvl4pPr marL="1008000" indent="-324000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buChar char="‒"/>
+              <a:defRPr sz="2600" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="ArialMT"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-              <a:defRPr sz="1800" kern="1200">
+            <a:lvl5pPr marL="1332000" indent="-324000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buChar char="‒"/>
+              <a:defRPr sz="2600" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
+                <a:latin typeface="ArialMT"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...1542 lines deleted...]
-            <a:lvl6pPr marL="2514537" indent="-228594" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2971726" indent="-228594" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3428914" indent="-228594" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3886103" indent="-228594" algn="l" defTabSz="914377" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:r>
-[...53 lines deleted...]
-      </p:pic>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1700" b="1" dirty="0"/>
+              <a:t>Lückenlose Aufzeichnung nicht garantiert </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1700" dirty="0"/>
+              <a:t>Aufgrund technischer Störungen kann es vorkommen, dass einzelne Vorlesungen nicht oder nicht störungsfrei aufgezeichnet werden. Die Studierenden verzichten deshalb auf eigenes Risiko auf den Besuch einer Veranstaltung oder auf das Erstellen eigener Notizen.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1700" b="1" dirty="0"/>
+              <a:t>Verfügbarkeit nicht garantiert</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1700" dirty="0"/>
+              <a:t>Die ununterbrochene Verfügbarkeit der Podcast kann aus technischen Gründen nicht garantiert werden.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-CH" sz="1700" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:custData r:id="rId1"/>
+      <p:custData r:id="rId2"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2752052908"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1693006539"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
-[...332 lines deleted...]
-<file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16255CE9-480B-C401-89E8-30DB1DB30AC0}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Textplatzhalter 1">
-[...16 lines deleted...]
-        <p:spPr/>
+          <p:cNvPr id="9" name="Tijdelijke aanduiding voor inhoud 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9243C22C-548D-5062-7850-45716FC9D796}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1062736" y="2042635"/>
+            <a:ext cx="4771136" cy="2968276"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...30 lines deleted...]
-            </p:custDataLst>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-CH" sz="1700" b="1" dirty="0"/>
+              <a:t>Live-Stream aufrufen</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-CH" sz="1700" dirty="0"/>
+              <a:t>Studierende sehen nur geplante Live-Stream-Termine, nicht aber geplante Podcast-Termine.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-CH" sz="1700" dirty="0"/>
+              <a:t>Bei laufende Live-Streams erscheint ein Button «Beitreten».</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-CH" sz="1700" dirty="0"/>
+              <a:t>Ein Klick darauf öffnet ein neues Tab. Der Live-Stream muss dann über einen Klick auf das Play-Symbol gestartet werden.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Tijdelijke aanduiding voor tekst 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B189D0E1-7D09-3FC1-908A-170CE15847B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...79 lines deleted...]
-            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Einen Live-Stream in ILIAS aufrufen</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Titel 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CF98E7B-948D-2CA3-1B11-F20A18C7041B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
-            <p:custDataLst>
-[...1 lines deleted...]
-            </p:custDataLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="de-DE" dirty="0"/>
-              <a:t>Die Veranstaltung wird aufgezeichnet</a:t>
-[...17 lines deleted...]
-            <p:ph type="body" sz="quarter" idx="14"/>
+              <a:t>Die Vorlesung wird live gestreamt</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Tijdelijke aanduiding voor dianummer 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58618A07-8887-799B-358F-686879142518}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="33"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...72 lines deleted...]
-          </p:cNvPicPr>
+            <a:fld id="{9C819A1E-7CFD-44ED-A7EE-35C8DB5FAD42}" type="slidenum">
+              <a:rPr lang="de-CH" smtClean="0"/>
+              <a:pPr/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Tijdelijke aanduiding voor inhoud 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F3ACA64-5799-74D1-46EB-75F064404402}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
-        </p:nvPicPr>
-[...11 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6588224" y="604205"/>
-            <a:ext cx="1131590" cy="1131590"/>
+            <a:off x="1062736" y="4884447"/>
+            <a:ext cx="10279888" cy="1383061"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
-[...92 lines deleted...]
-            <a:pPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-            </a:pPr>
-[...9 lines deleted...]
-            <a:pPr marL="171450" indent="-171450">
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="2600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="324000" indent="-324000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...11 lines deleted...]
-            <a:pPr marL="171450" indent="-171450">
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF0000"/>
+              </a:buClr>
+              <a:buFontTx/>
+              <a:buChar char="‒"/>
+              <a:defRPr sz="2600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="684000" indent="-324000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...11 lines deleted...]
-            <a:pPr marL="171450" indent="-171450">
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buChar char="‒"/>
+              <a:defRPr sz="2600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="ArialMT"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1008000" indent="-324000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...11 lines deleted...]
-            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buChar char="‒"/>
+              <a:defRPr sz="2600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="ArialMT"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1332000" indent="-324000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buChar char="‒"/>
+              <a:defRPr sz="2600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="ArialMT"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
             </a:pPr>
-            <a:endParaRPr lang="de-CH" sz="1200" dirty="0"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1700" b="1" dirty="0"/>
+              <a:t>Häufiger Fehler</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1700" dirty="0"/>
+              <a:t>Der Button «Beitreten» erscheint nur im Veranstaltungszeitraum und erst, wenn die Startzeit verstrichen ist (im Beispiel «06:13 Uhr»). Wenn Sie die </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1700" dirty="0" err="1"/>
+              <a:t>Opencast</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1700" dirty="0"/>
+              <a:t> Serie vorher aufrufen, wird der Button nach Verstreichen der Startzeit NICHT automatisch angezeigt, sondern erst nach einem </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1700" dirty="0" err="1"/>
+              <a:t>Reload</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1700" dirty="0"/>
+              <a:t> des Browser (z.B. Klick auf «Aufzeichnungen neu laden»).</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" sz="1700" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Grafik 8">
-[...157 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14658216-3A33-AF4C-8BCC-955F2BBD5453}"/>
+          <p:cNvPr id="13" name="Grafik 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{294FFB33-ACFC-4570-D4F8-2B05CFD99F24}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4"/>
           <a:srcRect r="26664"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3419120" y="2012696"/>
-            <a:ext cx="5545368" cy="1850739"/>
+            <a:off x="6032232" y="2157985"/>
+            <a:ext cx="7894910" cy="2634887"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Grafik 10">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C015410B-B448-3747-B71B-013735A51347}"/>
+          <p:cNvPr id="14" name="Grafik 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{521A8B77-1E9A-6DB0-3F22-E268D2BBF9FD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5183387" y="2071698"/>
-            <a:ext cx="534620" cy="199973"/>
+            <a:off x="8481462" y="2261186"/>
+            <a:ext cx="768516" cy="287461"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="12" name="Grafik 11">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FF6EE93-793F-7749-85A3-24E5ACC989B3}"/>
+          <p:cNvPr id="15" name="Grafik 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C780813-EAFB-5867-0CC0-F9883371F75E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4"/>
           <a:srcRect l="22961" t="23019" r="27594" b="57129"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5796136" y="2178871"/>
-            <a:ext cx="3168352" cy="367416"/>
+            <a:off x="9294338" y="2413510"/>
+            <a:ext cx="3964462" cy="367416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="Pfeil nach rechts 14">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1FB4952-6E02-FD42-9124-F882729DBE9B}"/>
+          <p:cNvPr id="17" name="Pfeil nach rechts 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAB9DF8F-3A1C-F7E0-3B18-038740403CD8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="16200000">
-            <a:off x="3523654" y="2963564"/>
-[...63 lines deleted...]
-            <a:off x="5232650" y="2353719"/>
+            <a:off x="8674785" y="2662291"/>
             <a:ext cx="381870" cy="313358"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst/>
           </a:prstGeom>
           <a:gradFill flip="none" rotWithShape="1">
             <a:gsLst>
               <a:gs pos="0">
                 <a:srgbClr val="E31840"/>
               </a:gs>
               <a:gs pos="100000">
                 <a:srgbClr val="B21436"/>
               </a:gs>
             </a:gsLst>
             <a:lin ang="5640000" scaled="0"/>
             <a:tileRect/>
           </a:gradFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="7C0E24"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -11078,730 +8941,697 @@
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="de-DE">
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="14" name="Grafik 13">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4211A8CB-B62B-3D48-B1D7-962469E3B731}"/>
+          <p:cNvPr id="19" name="Grafik 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2266780A-C9A8-5A3C-A928-625EB934DEBF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3484050" y="2067694"/>
-            <a:ext cx="1483466" cy="814935"/>
+            <a:off x="6143856" y="2284108"/>
+            <a:ext cx="2078703" cy="1141926"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Pfeil nach rechts 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F3117C7-4F14-5372-65C6-9083D6F1E406}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="16200000">
+            <a:off x="6211904" y="3454474"/>
+            <a:ext cx="385473" cy="271059"/>
+          </a:xfrm>
+          <a:prstGeom prst="rightArrow">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:gradFill flip="none" rotWithShape="1">
+            <a:gsLst>
+              <a:gs pos="0">
+                <a:srgbClr val="E31840"/>
+              </a:gs>
+              <a:gs pos="100000">
+                <a:srgbClr val="B21436"/>
+              </a:gs>
+            </a:gsLst>
+            <a:lin ang="5640000" scaled="0"/>
+            <a:tileRect/>
+          </a:gradFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="7C0E24"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="de-DE">
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:custData r:id="rId1"/>
+      <p:custData r:id="rId2"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2121138720"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3661202873"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7994BEF7-5948-8F83-2651-7A77A696F690}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Titel 5">
-[...16 lines deleted...]
-        <p:spPr/>
+          <p:cNvPr id="9" name="Tijdelijke aanduiding voor inhoud 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A088ABDF-84B2-AA4C-6A2C-02250864923C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1062736" y="2042635"/>
+            <a:ext cx="5033264" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...16 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{831A783E-787E-BA46-AE2E-B3B5E16ACF3E}"/>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1700" b="1" dirty="0"/>
+              <a:t>Verwendung von Live-Stream &amp; Aufzeichnung </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1700" dirty="0"/>
+              <a:t>Der Live-Stream und dessen Aufzeichnung dürfen nur für den Privatgebrauch verwendet werden. Eine Weiterverbreitung in welcher Form auch immer, ganz oder in Auszügen, ist ohne Einverständnis der Dozentin/des Dozenten nicht erlaubt und kann disziplinarisch und anderweitig geahndet werden. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1700" b="1" dirty="0"/>
+              <a:t>Widersprüche </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1700" dirty="0"/>
+              <a:t>Bei inhaltlichen Widersprüchen haben Skripte oder anderes als prüfungsrelevant deklariertes Material Vorrang vor den Aufzeichnungen der Live-Streams und allfälligen daraus erstellten Untertiteln. Bei Unklarheiten kontaktieren Sie bitte umgehend die Dozentin/den Dozenten.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1700" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Tijdelijke aanduiding voor tekst 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5AAE2F9-5A9D-B788-3E09-4FCD476EECB6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...79 lines deleted...]
-          </p:cNvPicPr>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Hinweise zur Live-Stream Nutzung</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Titel 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF61A68C-E3F6-1FBD-8FFF-D1458C7EE5D7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="de-DE" dirty="0"/>
+              <a:t>Die Veranstaltung wird live gestreamt</a:t>
+            </a:r>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Tijdelijke aanduiding voor dianummer 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1336916-8A25-6FB4-D560-2ED9FA950FFC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="33"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{9C819A1E-7CFD-44ED-A7EE-35C8DB5FAD42}" type="slidenum">
+              <a:rPr lang="de-CH" smtClean="0"/>
+              <a:pPr/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="de-CH" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Tijdelijke aanduiding voor inhoud 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C77C7302-9645-E694-17B2-6893D478A4BA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
           <p:nvPr/>
-        </p:nvPicPr>
-[...11 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6588224" y="604205"/>
-            <a:ext cx="1131590" cy="1131590"/>
+            <a:off x="6571488" y="2042635"/>
+            <a:ext cx="5013792" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-      </p:pic>
-[...49 lines deleted...]
-            <a:pPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-            </a:pPr>
-[...10 lines deleted...]
-            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Courier New" panose="02070309020205020404" pitchFamily="49" charset="0"/>
+              <a:buNone/>
+              <a:defRPr sz="2600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="324000" indent="-324000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-            </a:pPr>
-[...6 lines deleted...]
-            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF0000"/>
+              </a:buClr>
+              <a:buFontTx/>
+              <a:buChar char="‒"/>
+              <a:defRPr sz="2600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="684000" indent="-324000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-            </a:pPr>
-[...3 lines deleted...]
-            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buChar char="‒"/>
+              <a:defRPr sz="2600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="ArialMT"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1008000" indent="-324000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-            </a:pPr>
-[...10 lines deleted...]
-            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buChar char="‒"/>
+              <a:defRPr sz="2600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="ArialMT"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1332000" indent="-324000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFontTx/>
+              <a:buChar char="‒"/>
+              <a:defRPr sz="2600" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="ArialMT"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="1200" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="de-CH" sz="1200" dirty="0"/>
+              <a:rPr lang="de-DE" sz="1700" b="1" dirty="0"/>
+              <a:t>Lückenlose Übertragung &amp; Aufzeichnung nicht garantiert </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr>
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
             </a:pPr>
-            <a:endParaRPr lang="de-DE" sz="1200" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="de-DE" sz="1200" dirty="0"/>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1700" dirty="0"/>
+              <a:t>Aufgrund technischer Störungen kann es vorkommen, dass einzelne Vorlesungen nicht oder nicht störungsfrei per Live-Stream übertragen und aufgezeichnet werden. Die Studierenden verzichten deshalb auf eigenes Risiko auf den Besuch einer Veranstaltung oder auf das Erstellen eigener Notizen.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1700" b="1"/>
+              <a:t>Verfügbarkeit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1700" b="1" dirty="0"/>
+              <a:t>nicht garantiert</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1700" dirty="0"/>
+              <a:t>Die ununterbrochene Verfügbarkeit der Live-Streams und </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1700" dirty="0" err="1"/>
+              <a:t>anschliessend</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="de-DE" sz="1700" dirty="0"/>
+              <a:t> der Aufzeichnungen kann aus technischen Gründen nicht garantiert werden. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="de-DE" sz="1700" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
+    <p:custDataLst>
+      <p:custData r:id="rId1"/>
+      <p:custData r:id="rId2"/>
+    </p:custDataLst>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="245301603"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="972189737"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/tags/tag1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:tagLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:tag name="SHAPE_LOCKS" val="1983"/>
+  <p:tag name="SP_AGENDA" val="TOC Dividers SectionNumber Responsible TimeSlot Duration SlideNumber"/>
 </p:tagLst>
 </file>
 
-<file path=ppt/tags/tag10.xml><?xml version="1.0" encoding="utf-8"?>
-[...172 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Universität Bern">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Farben Universitat Bern">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EDEDED"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="668271"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="CFC43C"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="5294B4"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="75C4C5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="9B3841"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="E4003C"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="University of Bern">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -11902,100 +9732,100 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="123 UBE PPP_169_V3_entw1.pptx" id="{320F5B9C-A90C-49C1-B68C-6D1387B8CC7F}" vid="{AA2DA766-CE65-48BC-8511-249081462825}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="2">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -12003,1811 +9833,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
-[...1759 lines deleted...]
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -13963,108 +10033,1109 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps10.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps11.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps12.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps13.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps14.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps15.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps16.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps17.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps18.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps19.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps20.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps21.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps22.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps23.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps24.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps25.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps26.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps27.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps28.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps29.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps30.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps31.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps32.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps33.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps9.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideTemplateConfiguration><![CDATA[{"slideVersion":0,"isValidatorEnabled":false,"isLocked":false,"elementsMetadata":[],"slideId":"637914799455241930","enableDocumentContentUpdater":true,"version":"1.13"}]]></TemplafySlideTemplateConfiguration>
+</file>
+
+<file path=customXml/item10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2f57f7f2-ba53-473a-974b-52eef6a5f235">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="94ab140b-556f-456e-8682-6327aa334e6a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item11.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideTemplateConfiguration><![CDATA[{"slideVersion":0,"isValidatorEnabled":false,"isLocked":false,"elementsMetadata":[],"slideId":"638096330520987953","enableDocumentContentUpdater":true,"version":"1.13"}]]></TemplafySlideTemplateConfiguration>
+</file>
+
+<file path=customXml/item12.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideTemplateConfiguration><![CDATA[{"slideVersion":0,"isValidatorEnabled":false,"isLocked":false,"elementsMetadata":[],"slideId":"638096330520987952","enableDocumentContentUpdater":true,"version":"1.13"}]]></TemplafySlideTemplateConfiguration>
+</file>
+
+<file path=customXml/item13.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideFormConfiguration><![CDATA[{"formFields":[],"formDataEntries":[]}]]></TemplafySlideFormConfiguration>
+</file>
+
+<file path=customXml/item14.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideFormConfiguration><![CDATA[{"formFields":[],"formDataEntries":[]}]]></TemplafySlideFormConfiguration>
+</file>
+
+<file path=customXml/item15.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideTemplateConfiguration><![CDATA[{"slideVersion":0,"isValidatorEnabled":false,"isLocked":false,"elementsMetadata":[],"slideId":"638065154102592755","enableDocumentContentUpdater":true,"version":"1.13"}]]></TemplafySlideTemplateConfiguration>
+</file>
+
+<file path=customXml/item16.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideFormConfiguration><![CDATA[{"formFields":[],"formDataEntries":[]}]]></TemplafySlideFormConfiguration>
+</file>
+
+<file path=customXml/item17.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideTemplateConfiguration><![CDATA[{"slideVersion":0,"isValidatorEnabled":false,"isLocked":false,"elementsMetadata":[],"slideId":"637914799455398208","enableDocumentContentUpdater":true,"version":"1.13"}]]></TemplafySlideTemplateConfiguration>
+</file>
+
+<file path=customXml/item18.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101002C6D4FF672142041997C84C50DE18B20" ma:contentTypeVersion="14" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="8cd40bac437d9772690d12477184be58">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2f57f7f2-ba53-473a-974b-52eef6a5f235" xmlns:ns3="94ab140b-556f-456e-8682-6327aa334e6a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="02d124376a8ff0afb0c49f38707faf54" ns2:_="" ns3:_="">
+    <xsd:import namespace="2f57f7f2-ba53-473a-974b-52eef6a5f235"/>
+    <xsd:import namespace="94ab140b-556f-456e-8682-6327aa334e6a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2f57f7f2-ba53-473a-974b-52eef6a5f235" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a84686df-39cf-4bac-acb0-1572f53f1b5d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="94ab140b-556f-456e-8682-6327aa334e6a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{806f9390-fee4-4a2e-8bd9-021097e2038c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="94ab140b-556f-456e-8682-6327aa334e6a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item19.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideTemplateConfiguration><![CDATA[{"slideVersion":0,"isValidatorEnabled":false,"isLocked":false,"elementsMetadata":[],"slideId":"637910471548509700","enableDocumentContentUpdater":true,"version":"1.13"}]]></TemplafySlideTemplateConfiguration>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideFormConfiguration><![CDATA[{"formFields":[],"formDataEntries":[]}]]></TemplafySlideFormConfiguration>
+</file>
+
+<file path=customXml/item20.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideFormConfiguration><![CDATA[{"formFields":[],"formDataEntries":[]}]]></TemplafySlideFormConfiguration>
+</file>
+
+<file path=customXml/item21.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideFormConfiguration><![CDATA[{"formFields":[],"formDataEntries":[]}]]></TemplafySlideFormConfiguration>
+</file>
+
+<file path=customXml/item22.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideTemplateConfiguration><![CDATA[{"slideVersion":0,"isValidatorEnabled":false,"isLocked":false,"elementsMetadata":[],"slideId":"638065154102748986","enableDocumentContentUpdater":true,"version":"1.13"}]]></TemplafySlideTemplateConfiguration>
+</file>
+
+<file path=customXml/item23.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideTemplateConfiguration><![CDATA[{"slideVersion":0,"isValidatorEnabled":false,"isLocked":false,"elementsMetadata":[],"slideId":"638065154102749068","enableDocumentContentUpdater":true,"version":"1.13"}]]></TemplafySlideTemplateConfiguration>
+</file>
+
+<file path=customXml/item24.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafyFormConfiguration><![CDATA[{"formFields":[{"dataSource":"LogoPowerPoint","displayColumn":"id","hideIfNoUserInteractionRequired":true,"distinct":true,"required":false,"autoSelectFirstOption":true,"helpTexts":{"prefix":"","postfix":""},"spacing":{},"type":"dropDown","name":"Logo","label":"Logo","fullyQualifiedName":"Logo"}],"formDataEntries":[{"name":"Logo","value":"Z2eF3iymXGQicZCtNG1OaA=="}]}]]></TemplafyFormConfiguration>
+</file>
+
+<file path=customXml/item25.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideFormConfiguration><![CDATA[{"formFields":[],"formDataEntries":[]}]]></TemplafySlideFormConfiguration>
+</file>
+
+<file path=customXml/item26.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideFormConfiguration><![CDATA[{"formFields":[],"formDataEntries":[]}]]></TemplafySlideFormConfiguration>
+</file>
+
+<file path=customXml/item27.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafyTemplateConfiguration><![CDATA[{"elementsMetadata":[{"type":"shape","id":"d167646e-b5e7-44ea-98b4-c633de31718e","elementConfiguration":{"format":"{{DateFormats.CustomA}}","binding":"Form.Date","disableUpdates":false,"type":"date"}},{"type":"shape","id":"99da392a-7e80-4cab-9cf6-f138a7fe84c4","elementConfiguration":{"inheritDimensions":"inheritNone","width":"{{Form.Logo.LogoPPTSmallWidth}}","height":"{{Form.Logo.LogoPPTSmallHeight}}","binding":"Form.Logo.LogoPPTSmall","disableUpdates":false,"type":"image"}},{"type":"shape","id":"7bc737eb-4178-4237-96c8-1091dd838598","elementConfiguration":{"inheritDimensions":"inheritNone","width":"{{Form.Logo.LogoPPT_Width2}}","height":"{{Form.Logo.LogoPPT_Height2}}","binding":"Form.Logo.LogoPPTBlack","disableUpdates":false,"type":"image"}},{"type":"shape","id":"8e0f7c7d-eedc-41a6-aa86-6c8361f180c8","elementConfiguration":{"inheritDimensions":"inheritNone","width":"{{Form.Logo.LogoPPTSmallWidth}}","height":"{{Form.Logo.LogoPPTSmallHeight}}","binding":"Form.Logo.LogoPPTSmall","disableUpdates":false,"type":"image"}},{"type":"shape","id":"b0765e26-dfcc-4e62-83fe-4a5e541c238c","elementConfiguration":{"inheritDimensions":"inheritNone","width":"{{Form.Logo.LogoPPTWidth}}","height":"{{Form.Logo.LogoPPTHeight}}","binding":"Form.Logo.LogoPPT","disableUpdates":false,"type":"image"}},{"type":"shape","id":"d60fb4b8-46b2-4151-83bf-d64e18943e63","elementConfiguration":{"inheritDimensions":"inheritNone","width":"{{Form.Logo.LogoPPT_Width2}}","height":"{{Form.Logo.LogoPPT_Height2}}","binding":"Form.Logo.LogoPPT_White","disableUpdates":false,"type":"image"}},{"type":"shape","id":"f65ea6b8-f150-49fc-be0f-134c0205159b","elementConfiguration":{"inheritDimensions":"inheritNone","width":"{{Form.Logo.LogoPPTSmallWidth}}","height":"{{Form.Logo.LogoPPTSmallHeight}}","binding":"Form.Logo.LogoPPTSmallWhite","disableUpdates":false,"type":"image"}},{"type":"shape","id":"0e6f90b6-1979-48f1-8633-520045caa5cf","elementConfiguration":{"inheritDimensions":"inheritNone","width":"{{Form.Logo.LogoPPTSmallWidth}}","height":"{{Form.Logo.LogoPPTSmallHeight}}","binding":"Form.Logo.LogoPPTSmallWhite","disableUpdates":false,"type":"image"}},{"type":"shape","id":"ec4b830b-4c97-4bd1-9708-fe74d4602fc3","elementConfiguration":{"inheritDimensions":"inheritNone","width":"{{Form.Logo.LogoPPT_Width2}}","height":"{{Form.Logo.LogoPPT_Height2}}","binding":"Form.Logo.LogoPPT_White","disableUpdates":false,"type":"image"}}],"transformationConfigurations":[],"templateName":"","templateDescription":"","enableDocumentContentUpdater":true,"version":"1.13"}]]></TemplafyTemplateConfiguration>
+</file>
+
+<file path=customXml/item28.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideTemplateConfiguration><![CDATA[{"slideVersion":0,"isValidatorEnabled":false,"isLocked":false,"elementsMetadata":[],"slideId":"638097205772835148","enableDocumentContentUpdater":true,"version":"1.13"}]]></TemplafySlideTemplateConfiguration>
+</file>
+
+<file path=customXml/item29.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideFormConfiguration><![CDATA[{"formFields":[],"formDataEntries":[]}]]></TemplafySlideFormConfiguration>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideTemplateConfiguration><![CDATA[{"slideVersion":0,"isValidatorEnabled":false,"isLocked":false,"elementsMetadata":[],"slideId":"637910471548197205","enableDocumentContentUpdater":true,"version":"1.13"}]]></TemplafySlideTemplateConfiguration>
+</file>
+
+<file path=customXml/item30.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideTemplateConfiguration><![CDATA[{"slideVersion":0,"isValidatorEnabled":false,"isLocked":false,"elementsMetadata":[],"slideId":"638097205772835148","enableDocumentContentUpdater":true,"version":"1.13"}]]></TemplafySlideTemplateConfiguration>
+</file>
+
+<file path=customXml/item31.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideFormConfiguration><![CDATA[{"formFields":[],"formDataEntries":[]}]]></TemplafySlideFormConfiguration>
+</file>
+
+<file path=customXml/item32.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideTemplateConfiguration><![CDATA[{"slideVersion":0,"isValidatorEnabled":false,"isLocked":false,"elementsMetadata":[],"slideId":"638097205772835148","enableDocumentContentUpdater":true,"version":"1.13"}]]></TemplafySlideTemplateConfiguration>
+</file>
+
+<file path=customXml/item33.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideFormConfiguration><![CDATA[{"formFields":[],"formDataEntries":[]}]]></TemplafySlideFormConfiguration>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideTemplateConfiguration><![CDATA[{"slideVersion":0,"isValidatorEnabled":false,"isLocked":false,"elementsMetadata":[],"slideId":"637914799454929334","enableDocumentContentUpdater":true,"version":"1.13"}]]></TemplafySlideTemplateConfiguration>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideFormConfiguration><![CDATA[{"formFields":[],"formDataEntries":[]}]]></TemplafySlideFormConfiguration>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideFormConfiguration><![CDATA[{"formFields":[],"formDataEntries":[]}]]></TemplafySlideFormConfiguration>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideFormConfiguration><![CDATA[{"formFields":[],"formDataEntries":[]}]]></TemplafySlideFormConfiguration>
+</file>
+
+<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item9.xml><?xml version="1.0" encoding="utf-8"?>
+<TemplafySlideTemplateConfiguration><![CDATA[{"slideVersion":0,"isValidatorEnabled":false,"isLocked":false,"elementsMetadata":[],"slideId":"637910471548040951","enableDocumentContentUpdater":true,"version":"1.13"}]]></TemplafySlideTemplateConfiguration>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8F3DA6E-92E6-4653-A966-21B1D6F1BC03}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps10.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6C44B17-4605-4067-96ED-FF226EBEF076}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="94ab140b-556f-456e-8682-6327aa334e6a"/>
+    <ds:schemaRef ds:uri="2f57f7f2-ba53-473a-974b-52eef6a5f235"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps11.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD4A4436-2489-4947-982C-E5326A5D4E82}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps12.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A40A83B0-393E-404D-A2E6-74AF0A2B55ED}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps13.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5ABB183D-B2F2-415E-9024-FE8FC3691196}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps14.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB678EB9-5519-4DFC-AC78-E5650D9830DE}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps15.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7CA2743-AFB0-47C1-AB6C-7BB684732457}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps16.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47ADF2E6-B50F-4DE1-A131-96CA45901A5A}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps17.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{963A5401-B5BA-4BF8-A30E-6E2A6E9297A7}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps18.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC2BC551-4CDB-416E-B68D-85EF82BF5401}"/>
+</file>
+
+<file path=customXml/itemProps19.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7120D989-3C83-431F-A31F-A844B2206163}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04723C16-F864-456D-9504-001C0D4533D4}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps20.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43038F1A-B00B-4E6D-8FA1-D4E3B8C52E9F}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps21.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2511B040-502F-4087-AE33-8BF5F823DAAC}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps22.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69EF89B5-D419-4AC3-9124-5C347603C8C3}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps23.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52C78FF4-00BC-4DC1-9F0F-207CF5CB158F}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps24.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6F60DA4-B48E-4AC5-BEB5-DA3265DA113C}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps25.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C55A3786-629D-45CE-A3C4-535933DC9870}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps26.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E62EA67E-193E-47B5-B597-2071FBFE882B}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps27.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE2D74B5-7003-498A-9B48-261A6C907E88}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps28.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE483194-5BCD-40B0-A73A-42A809D358EA}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps29.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BADC1D7F-3169-44DC-A86E-6EA50E1B753E}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3CCB4CD-9FBA-4673-82C4-1275D7A40D99}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps30.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6327B323-D29E-1C42-BB55-1438B28F2030}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps31.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{481AAAB5-88FE-F449-B6FC-8D39CB1F136D}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps32.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4866408-39D0-DF45-809F-F7ADE2E8A4E7}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps33.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47C90F18-478C-FD4A-B377-47622073B849}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84E839F1-E1D2-4A6A-8B5B-76E87D8BC3DE}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A848CE1-37C1-4AFE-93DF-8CF156D4FC8E}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADBC14B6-AB9C-4EE4-AA9E-7471A9B89909}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FFDB42-EB20-4CC7-97A5-3E45069361FF}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA0C02DB-13BD-4C70-A36C-4E0C1B4A713E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps9.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBCC1A41-2D6D-4E11-856A-CDE480C49392}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{d400387a-212f-43ea-ac7f-77aa12d7977e}" enabled="0" method="" siteId="{d400387a-212f-43ea-ac7f-77aa12d7977e}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>1</Template>
+  <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Words>417</Words>
+  <Words>428</Words>
   <Application>Microsoft Macintosh PowerPoint</Application>
-  <PresentationFormat>Bildschirmpräsentation (16:9)</PresentationFormat>
-  <Paragraphs>32</Paragraphs>
+  <PresentationFormat>Breitbild</PresentationFormat>
+  <Paragraphs>33</Paragraphs>
   <Slides>3</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Verwendete Schriftarten</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Design</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Folientitel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="11" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>ArialMT</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>1</vt:lpstr>
-[...4 lines deleted...]
-      <vt:lpstr>Guidlines</vt:lpstr>
+      <vt:lpstr>Courier New</vt:lpstr>
+      <vt:lpstr>Universität Bern</vt:lpstr>
       <vt:lpstr>Die Veranstaltung wird aufgezeichnet</vt:lpstr>
       <vt:lpstr>Die Vorlesung wird live gestreamt</vt:lpstr>
       <vt:lpstr>Die Veranstaltung wird live gestreamt</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Titel A (Arial 28pt., rot, max. 1 Zeile) </dc:title>
-  <dc:creator>Inniger, Samuel (ILUB)</dc:creator>
+  <dc:title>Präsentationsvorlage für Mac _ manuelle Bearbeitung</dc:title>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2016-05-19T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101002C6D4FF672142041997C84C50DE18B20</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>Adobe InDesign CC 2015 (Macintosh)</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TemplafyTimeStamp">
+    <vt:lpwstr>2023-01-19T10:22:57.0502219Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
-    <vt:filetime>2016-05-19T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TemplafyTenantId">
+    <vt:lpwstr>unibern</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TemplafyTemplateId">
+    <vt:lpwstr>638065154097135400</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TemplafyUserProfileId">
+    <vt:lpwstr>637876912080812480</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplafyLanguageCode">
+    <vt:lpwstr>de-DE</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>